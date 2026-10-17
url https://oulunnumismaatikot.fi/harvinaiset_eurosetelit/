--- v0 (2026-05-02)
+++ v1 (2026-10-17)
@@ -4,509 +4,541 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Numismatics\ONK\Web\Eurosetelit\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ONK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{697C3BA7-2365-4905-8151-927AC15187A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9EC3D667-8068-4F84-A10F-AFA87EC4B494}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17790" xr2:uid="{DCF45C13-15E1-4C02-A7E9-4437ABE35A12}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{DCF45C13-15E1-4C02-A7E9-4437ABE35A12}"/>
   </bookViews>
   <sheets>
     <sheet name="Eurosetelit" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="152">
+  <si>
+    <t>Oulun Numismaattinen Kerho ry</t>
+  </si>
+  <si>
+    <t>päivitetty:</t>
+  </si>
+  <si>
+    <t>Nämä eurosetelit ovat harvinaisia, myös kiertäneessä kunnossa</t>
+  </si>
+  <si>
+    <t>Vanha 2002-sarja, yksi kirjain sarjanumerossa</t>
+  </si>
+  <si>
+    <t>sarjanumero alkaa</t>
+  </si>
+  <si>
+    <t>pikkukoodi etupuolella</t>
+  </si>
+  <si>
+    <t>G…</t>
+  </si>
+  <si>
+    <t>E010..</t>
+  </si>
+  <si>
+    <t>P…</t>
+  </si>
+  <si>
+    <t>G006..</t>
+  </si>
+  <si>
+    <t>R003..</t>
+  </si>
+  <si>
+    <t>S…</t>
+  </si>
+  <si>
+    <t>J004..</t>
+  </si>
+  <si>
+    <t>G008..</t>
+  </si>
+  <si>
+    <t>P015..</t>
+  </si>
+  <si>
+    <t>J008..</t>
+  </si>
+  <si>
+    <t>U…</t>
+  </si>
+  <si>
+    <t>L015..</t>
+  </si>
+  <si>
+    <t>V…</t>
+  </si>
+  <si>
+    <t>G004..</t>
+  </si>
+  <si>
+    <t>X…</t>
+  </si>
+  <si>
+    <t>R011..</t>
+  </si>
+  <si>
+    <t>Y...</t>
+  </si>
+  <si>
+    <t>N005..</t>
+  </si>
+  <si>
+    <t>N006..</t>
+  </si>
+  <si>
+    <t>N019..</t>
+  </si>
+  <si>
+    <t>D…</t>
+  </si>
+  <si>
+    <t>R026..</t>
+  </si>
+  <si>
+    <t>R029..</t>
+  </si>
+  <si>
+    <t>R030..</t>
+  </si>
+  <si>
+    <t>E…</t>
+  </si>
+  <si>
+    <t>G010..</t>
+  </si>
+  <si>
+    <t>G014..</t>
+  </si>
+  <si>
+    <t>R017..</t>
+  </si>
+  <si>
+    <t>R020..</t>
+  </si>
+  <si>
+    <t>R032..</t>
+  </si>
+  <si>
+    <t>F…</t>
+  </si>
+  <si>
+    <t>G007..</t>
+  </si>
+  <si>
+    <t>G012..</t>
+  </si>
+  <si>
+    <t>H…</t>
+  </si>
+  <si>
+    <t>G009..</t>
+  </si>
+  <si>
+    <t>R028..</t>
+  </si>
+  <si>
+    <t>L…</t>
+  </si>
+  <si>
+    <t>H006..</t>
+  </si>
+  <si>
+    <t>R015..</t>
+  </si>
+  <si>
+    <t>R023..</t>
+  </si>
+  <si>
+    <t>N…</t>
+  </si>
+  <si>
+    <t>F002.. (Duisenbergin allekirj.)</t>
+  </si>
+  <si>
+    <t>R031..</t>
+  </si>
+  <si>
+    <t>J009..</t>
+  </si>
+  <si>
+    <t>J017..</t>
+  </si>
+  <si>
+    <t>J018..</t>
+  </si>
+  <si>
+    <t>J026..</t>
+  </si>
+  <si>
+    <t>T…</t>
+  </si>
+  <si>
+    <t>K002..</t>
+  </si>
+  <si>
+    <t>H001..</t>
+  </si>
+  <si>
+    <t>H004..</t>
+  </si>
+  <si>
+    <t>L002..</t>
+  </si>
+  <si>
+    <t>L020..</t>
+  </si>
+  <si>
+    <t>L036..</t>
+  </si>
+  <si>
+    <t>L038..</t>
+  </si>
+  <si>
+    <t>L081..</t>
+  </si>
+  <si>
+    <t>M020..</t>
+  </si>
+  <si>
+    <t>R008..</t>
+  </si>
+  <si>
+    <t>N002..</t>
+  </si>
   <si>
     <t>Z5...</t>
   </si>
   <si>
+    <t>T001..</t>
+  </si>
+  <si>
+    <t>R047..</t>
+  </si>
+  <si>
+    <t>R048..</t>
+  </si>
+  <si>
+    <t>R049..</t>
+  </si>
+  <si>
+    <t>H005..</t>
+  </si>
+  <si>
+    <t>H007..</t>
+  </si>
+  <si>
+    <t>M…</t>
+  </si>
+  <si>
+    <t>H002..</t>
+  </si>
+  <si>
+    <t>G005..</t>
+  </si>
+  <si>
+    <t>J010..</t>
+  </si>
+  <si>
+    <t>J012..</t>
+  </si>
+  <si>
+    <t>J015..</t>
+  </si>
+  <si>
+    <t>J020..</t>
+  </si>
+  <si>
+    <t>J034..</t>
+  </si>
+  <si>
+    <t>J039..</t>
+  </si>
+  <si>
+    <t>J041..</t>
+  </si>
+  <si>
+    <t>F002..</t>
+  </si>
+  <si>
+    <t>R018..</t>
+  </si>
+  <si>
+    <t>R019..</t>
+  </si>
+  <si>
+    <t>R038..</t>
+  </si>
+  <si>
+    <t>G013..</t>
+  </si>
+  <si>
     <t>Z6...</t>
   </si>
   <si>
+    <t>T011..</t>
+  </si>
+  <si>
     <t>Z7...</t>
   </si>
   <si>
-    <t>Nämä eurosetelit ovat harvinaisia, myös kiertäneessä kunnossa</t>
-[...17 lines deleted...]
-    <t>T…</t>
+    <t>T013..</t>
   </si>
   <si>
     <t>F001..</t>
   </si>
   <si>
+    <t>P007..</t>
+  </si>
+  <si>
+    <t>R010..</t>
+  </si>
+  <si>
+    <t>P005..</t>
+  </si>
+  <si>
     <t>R005..</t>
   </si>
   <si>
-    <t>G…</t>
-[...35 lines deleted...]
-    <t>M…</t>
+    <t>Uusi Europa-sarja, kaksi kirjainta sarjanumerossa</t>
   </si>
   <si>
     <t>NA…</t>
   </si>
   <si>
+    <t>N009..</t>
+  </si>
+  <si>
+    <t>N015..</t>
+  </si>
+  <si>
+    <t>N016..</t>
+  </si>
+  <si>
+    <t>NB…</t>
+  </si>
+  <si>
+    <t>VA…</t>
+  </si>
+  <si>
+    <t>V007..</t>
+  </si>
+  <si>
+    <t>ZA…</t>
+  </si>
+  <si>
+    <t>Z002..</t>
+  </si>
+  <si>
+    <t>N008..</t>
+  </si>
+  <si>
+    <t>N013..</t>
+  </si>
+  <si>
+    <t>V009..</t>
+  </si>
+  <si>
+    <t>N004..</t>
+  </si>
+  <si>
+    <t>RB…</t>
+  </si>
+  <si>
+    <t>R007..</t>
+  </si>
+  <si>
+    <t>SA/SB/SC/SD/SE/SF…</t>
+  </si>
+  <si>
+    <t>S020..</t>
+  </si>
+  <si>
     <t>TC…</t>
   </si>
   <si>
-    <t>VA…</t>
-[...8 lines deleted...]
-    <t>RB…</t>
+    <t>T010..</t>
+  </si>
+  <si>
+    <t>VH...</t>
+  </si>
+  <si>
+    <t>V003..</t>
+  </si>
+  <si>
+    <t>V005..</t>
+  </si>
+  <si>
+    <t>ZD…</t>
+  </si>
+  <si>
+    <t>EC…</t>
+  </si>
+  <si>
+    <t>E012..</t>
   </si>
   <si>
     <t>PC…</t>
   </si>
   <si>
+    <t>P006..</t>
+  </si>
+  <si>
+    <t>P008..</t>
+  </si>
+  <si>
+    <t>UA/UB/UC/UD…</t>
+  </si>
+  <si>
+    <t>U024..</t>
+  </si>
+  <si>
+    <t>VC…</t>
+  </si>
+  <si>
+    <t>V018..</t>
+  </si>
+  <si>
     <t>WB…</t>
   </si>
   <si>
-    <t>E010..</t>
-[...230 lines deleted...]
-    <t>P008..</t>
+    <t>W005..</t>
+  </si>
+  <si>
+    <t>W006..</t>
   </si>
   <si>
     <t>W007..</t>
   </si>
   <si>
-    <t>V005..</t>
-[...61 lines deleted...]
-  <si>
     <t>W008..</t>
   </si>
   <si>
-    <t>G002..</t>
-[...20 lines deleted...]
-    <t>F002.. (Duisenbergin allekirj.)</t>
+    <t>L051..</t>
+  </si>
+  <si>
+    <t>N026..</t>
+  </si>
+  <si>
+    <t>R024..</t>
+  </si>
+  <si>
+    <t>J088..</t>
+  </si>
+  <si>
+    <t>WC…</t>
+  </si>
+  <si>
+    <t>W014..</t>
+  </si>
+  <si>
+    <t>W015..</t>
+  </si>
+  <si>
+    <t>NN…</t>
+  </si>
+  <si>
+    <t>N010..</t>
+  </si>
+  <si>
+    <t>N011..</t>
+  </si>
+  <si>
+    <t>E014..</t>
+  </si>
+  <si>
+    <t>S039..</t>
+  </si>
+  <si>
+    <t>UE/UF/UG/UH…</t>
+  </si>
+  <si>
+    <t>U055..</t>
+  </si>
+  <si>
+    <t>SF/SG/SH/SL/SM…</t>
+  </si>
+  <si>
+    <t>U060..</t>
+  </si>
+  <si>
+    <t>SA/SB/SC/SD/SE…</t>
+  </si>
+  <si>
+    <t>S006..</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -528,51 +560,51 @@
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -734,133 +766,181 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="6" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normaali" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022 -teema">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1116,1779 +1196,1835 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC149650-3B69-4273-A365-C117E87763F8}">
-  <dimension ref="B1:F157"/>
+  <dimension ref="B1:F166"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="G2" sqref="G2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" customWidth="1"/>
-    <col min="2" max="2" width="6.42578125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.6640625" customWidth="1"/>
+    <col min="2" max="2" width="6.44140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
-    <col min="4" max="4" width="27.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="27.109375" customWidth="1"/>
+    <col min="5" max="5" width="11.44140625" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:6" x14ac:dyDescent="0.3">
       <c r="B1" s="1" t="s">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="3">
+        <v>46296</v>
+      </c>
+      <c r="F1" s="3"/>
+    </row>
+    <row r="3" spans="2:6" ht="18" x14ac:dyDescent="0.35">
+      <c r="B3" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="4"/>
+    </row>
+    <row r="5" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="2:6" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="26" t="s">
+        <v>96</v>
+      </c>
+      <c r="C6" s="27"/>
+      <c r="D6" s="28"/>
+    </row>
+    <row r="7" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B7" s="8"/>
+      <c r="C7" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B8" s="11">
+        <v>5</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B9" s="11">
+        <v>5</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B10" s="11">
+        <v>5</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B11" s="11">
+        <v>5</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B12" s="11">
+        <v>5</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B13" s="11">
+        <v>5</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B14" s="11">
+        <v>5</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B15" s="13"/>
+      <c r="C15" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" x14ac:dyDescent="0.3">
+      <c r="B16" s="11">
+        <v>10</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B17" s="11">
+        <v>10</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B18" s="11">
+        <v>10</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B19" s="29">
+        <v>10</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>129</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B20" s="29">
+        <v>10</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>138</v>
+      </c>
+      <c r="D20" s="31" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B21" s="29">
+        <v>10</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>138</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B22" s="13"/>
+      <c r="C22" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B23" s="11">
+        <v>20</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B24" s="11">
+        <v>20</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B25" s="29">
+        <v>20</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>141</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B26" s="29">
+        <v>20</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>141</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B27" s="29">
+        <v>20</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>141</v>
+      </c>
+      <c r="D27" s="31" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B28" s="29">
+        <v>20</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>141</v>
+      </c>
+      <c r="D28" s="31" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B29" s="11">
+        <v>20</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B30" s="11">
+        <v>20</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B31" s="11">
+        <v>20</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B32" s="11">
+        <v>20</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B33" s="11">
+        <v>20</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B34" s="11">
+        <v>20</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B35" s="13"/>
+      <c r="C35" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B36" s="11">
+        <v>50</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B37" s="29">
+        <v>50</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B38" s="29">
+        <v>50</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B39" s="11">
+        <v>50</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="D39" s="12" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B40" s="11">
+        <v>50</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="D40" s="12" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B41" s="11">
+        <v>50</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="D41" s="12" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B42" s="29">
+        <v>50</v>
+      </c>
+      <c r="C42" s="30" t="s">
+        <v>148</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B43" s="11">
+        <v>50</v>
+      </c>
+      <c r="C43" s="20" t="s">
+        <v>125</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B44" s="29">
+        <v>50</v>
+      </c>
+      <c r="C44" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="33" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B45" s="29">
+        <v>50</v>
+      </c>
+      <c r="C45" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="D45" s="33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B46" s="11">
+        <v>50</v>
+      </c>
+      <c r="C46" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="D46" s="21" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B47" s="11">
+        <v>50</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B48" s="11">
+        <v>50</v>
+      </c>
+      <c r="C48" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B49" s="11">
+        <v>50</v>
+      </c>
+      <c r="C49" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B50" s="11">
+        <v>50</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B51" s="23"/>
+      <c r="C51" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="D51" s="25" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="15">
+        <v>100</v>
+      </c>
+      <c r="C52" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="D52" s="17" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="55" spans="2:4" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B55" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="27"/>
+      <c r="D55" s="28"/>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B56" s="18"/>
+      <c r="C56" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B57" s="11">
+        <v>5</v>
+      </c>
+      <c r="C57" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="3">
-[...20 lines deleted...]
-      <c r="C6" s="10" t="s">
+      <c r="D57" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B58" s="11">
         <v>5</v>
       </c>
-      <c r="D6" s="11" t="s">
+      <c r="C58" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B59" s="11">
+        <v>5</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B60" s="11">
+        <v>5</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B61" s="19"/>
+      <c r="C61" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B7" s="12">
+      <c r="D61" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="13" t="s">
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B62" s="11">
+        <v>10</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B63" s="11">
+        <v>10</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B64" s="11">
+        <v>10</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="12" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B65" s="11">
+        <v>10</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B66" s="29">
+        <v>10</v>
+      </c>
+      <c r="C66" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="31" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B67" s="11">
+        <v>10</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D67" s="12" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B68" s="11">
+        <v>10</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D68" s="12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B69" s="11">
+        <v>10</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B70" s="11">
+        <v>10</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D70" s="12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B71" s="11">
+        <v>10</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B72" s="11">
+        <v>10</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B73" s="29">
+        <v>10</v>
+      </c>
+      <c r="C73" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D73" s="31" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B74" s="13"/>
+      <c r="C74" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D74" s="14" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B75" s="11">
+        <v>20</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D75" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B76" s="11">
+        <v>20</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D76" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B77" s="11">
+        <v>20</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D77" s="12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B78" s="11">
+        <v>20</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D78" s="12" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B79" s="11">
+        <v>20</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D79" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="2:6" x14ac:dyDescent="0.25">
-      <c r="B8" s="12">
+    <row r="80" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B80" s="11">
+        <v>20</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D80" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B81" s="11">
+        <v>20</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B82" s="11">
+        <v>20</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B83" s="11">
+        <v>20</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83" s="12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B84" s="11">
+        <v>20</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84" s="12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B85" s="11">
+        <v>20</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="86" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B86" s="11">
+        <v>20</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="87" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B87" s="11">
+        <v>20</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" s="12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="88" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B88" s="11">
+        <v>20</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="89" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B89" s="11">
+        <v>20</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="90" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B90" s="11">
+        <v>20</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="91" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B91" s="11">
+        <v>20</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D91" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="92" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B92" s="11">
+        <v>20</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92" s="12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B93" s="11">
+        <v>20</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="94" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B94" s="11">
+        <v>20</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D94" s="12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="95" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B95" s="11">
+        <v>20</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95" s="12" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="96" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B96" s="11">
+        <v>20</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D96" s="12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="97" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B97" s="11">
+        <v>20</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D97" s="12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="98" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B98" s="11">
+        <v>20</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="99" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B99" s="11">
+        <v>20</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D99" s="12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B100" s="11">
+        <v>20</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100" s="12" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="101" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B101" s="11">
+        <v>20</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D101" s="12" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="102" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B102" s="11">
+        <v>20</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="103" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B103" s="11">
+        <v>20</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D103" s="12" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="104" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B104" s="11">
+        <v>20</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D104" s="12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="105" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B105" s="11">
+        <v>20</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D105" s="12" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="106" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B106" s="11">
+        <v>20</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D106" s="12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="107" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B107" s="11">
+        <v>20</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D107" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="108" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B108" s="11">
+        <v>20</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" s="12" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="109" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B109" s="29">
+        <v>20</v>
+      </c>
+      <c r="C109" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" s="31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="110" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B110" s="11">
+        <v>20</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" s="12" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="111" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B111" s="11">
+        <v>20</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D111" s="12" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="112" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B112" s="11">
+        <v>20</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="113" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B113" s="11">
+        <v>20</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="114" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B114" s="11">
+        <v>20</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="115" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B115" s="11">
+        <v>20</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="116" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B116" s="11">
+        <v>20</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D116" s="12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="117" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B117" s="11">
+        <v>20</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D117" s="12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="118" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B118" s="11">
+        <v>20</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D118" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="119" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B119" s="11">
+        <v>20</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D119" s="12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="120" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B120" s="11">
+        <v>20</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D120" s="12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="121" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B121" s="11">
+        <v>20</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D121" s="12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="122" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B122" s="11">
+        <v>20</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D122" s="12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="123" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B123" s="11">
+        <v>20</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D123" s="12" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="124" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B124" s="11">
+        <v>20</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D124" s="12" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="125" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B125" s="11">
+        <v>20</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D125" s="12" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="126" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B126" s="11">
+        <v>20</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D126" s="12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="127" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B127" s="11">
+        <v>20</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D127" s="12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="128" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B128" s="11">
+        <v>20</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="129" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B129" s="13"/>
+      <c r="C129" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D129" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B9" s="12">
+    </row>
+    <row r="130" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B130" s="11">
+        <v>50</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D130" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="131" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B131" s="11">
+        <v>50</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D131" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="132" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B132" s="11">
+        <v>50</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D132" s="12" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="133" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B133" s="11">
+        <v>50</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="134" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B134" s="11">
+        <v>50</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D134" s="12" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="135" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B135" s="11">
+        <v>50</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135" s="12" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="136" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B136" s="11">
+        <v>50</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D136" s="12" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="137" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B137" s="11">
+        <v>50</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D137" s="12" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="138" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B138" s="11">
+        <v>50</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D138" s="12" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="139" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B139" s="11">
+        <v>50</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="12" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="140" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B140" s="11">
+        <v>50</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D140" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="141" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B141" s="11">
+        <v>50</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" s="12" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="142" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B142" s="11">
+        <v>50</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" s="12" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="143" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B143" s="11">
+        <v>50</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="12" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="144" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B144" s="11">
+        <v>50</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="12" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="145" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B145" s="11">
+        <v>50</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" s="12" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="146" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B146" s="11">
+        <v>50</v>
+      </c>
+      <c r="C146" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="12" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="147" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B147" s="11">
+        <v>50</v>
+      </c>
+      <c r="C147" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="12" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="148" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B148" s="11">
+        <v>50</v>
+      </c>
+      <c r="C148" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" s="12" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="149" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B149" s="29">
+        <v>50</v>
+      </c>
+      <c r="C149" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" s="31" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="150" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B150" s="11">
+        <v>50</v>
+      </c>
+      <c r="C150" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="12" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="151" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B151" s="11">
+        <v>50</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D151" s="12" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="152" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B152" s="11">
+        <v>50</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D152" s="12" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="153" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B153" s="11">
+        <v>50</v>
+      </c>
+      <c r="C153" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D153" s="12" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="154" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B154" s="11">
+        <v>50</v>
+      </c>
+      <c r="C154" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D154" s="12" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="155" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B155" s="11">
+        <v>50</v>
+      </c>
+      <c r="C155" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="D155" s="12" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="156" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B156" s="11">
+        <v>50</v>
+      </c>
+      <c r="C156" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="D156" s="12" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="157" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B157" s="13"/>
+      <c r="C157" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D157" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B10" s="12">
+    </row>
+    <row r="158" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B158" s="11">
+        <v>100</v>
+      </c>
+      <c r="C158" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D158" s="12" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="159" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B159" s="11">
+        <v>100</v>
+      </c>
+      <c r="C159" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D159" s="12" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="160" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B160" s="11">
+        <v>100</v>
+      </c>
+      <c r="C160" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D160" s="12" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="161" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B161" s="11">
+        <v>100</v>
+      </c>
+      <c r="C161" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D161" s="12" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="162" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B162" s="13"/>
+      <c r="C162" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D162" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="5" t="s">
-[...8 lines deleted...]
-      <c r="C11" s="6" t="s">
+    </row>
+    <row r="163" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B163" s="11">
+        <v>200</v>
+      </c>
+      <c r="C163" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D163" s="12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="164" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B164" s="13"/>
+      <c r="C164" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D164" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="15" t="s">
-[...250 lines deleted...]
-      <c r="D34" s="13" t="s">
+    </row>
+    <row r="165" spans="2:4" x14ac:dyDescent="0.3">
+      <c r="B165" s="11">
+        <v>500</v>
+      </c>
+      <c r="C165" s="5" t="s">
         <v>53</v>
       </c>
-    </row>
-[...202 lines deleted...]
-      <c r="C53" s="5" t="s">
+      <c r="D165" s="12" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="166" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B166" s="15">
+        <v>500</v>
+      </c>
+      <c r="C166" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="D53" s="13" t="s">
-[...569 lines deleted...]
-      <c r="D105" s="13" t="s">
+      <c r="D166" s="17" t="s">
         <v>95</v>
-      </c>
-[...534 lines deleted...]
-        <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B5:D5"/>
-    <mergeCell ref="B122:D122"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...25 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C17A4B69EF56E94C827924DC4B490231" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3c788646552ade954976310dad425119">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="71c5aaf6-e6ce-465b-b873-5148d2a4c105" xmlns:ns4="e0d6c333-3612-4d65-a7f4-5976eb42d46a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f28f64552b18c948644cbbdb278de2aa" ns3:_="" ns4:_="">
     <xsd:import namespace="71c5aaf6-e6ce-465b-b873-5148d2a4c105"/>
     <xsd:import namespace="e0d6c333-3612-4d65-a7f4-5976eb42d46a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:HideFromDelve" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3050,130 +3186,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="34c87397-5fc1-491e-85e7-d6110dbe9cbd" ContentTypeId="0x0101" PreviousValue="false"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <HideFromDelve xmlns="71c5aaf6-e6ce-465b-b873-5148d2a4c105">false</HideFromDelve>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{359D7B9D-0E15-4178-B5FD-23CBFC4388D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="71c5aaf6-e6ce-465b-b873-5148d2a4c105"/>
     <ds:schemaRef ds:uri="e0d6c333-3612-4d65-a7f4-5976eb42d46a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B30AF1D0-2A3B-4E97-9098-C1059B63F71A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{848B8131-1047-4A21-9FBB-E3E395FEF997}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3121A4E-4144-4411-B788-3F3DBDEA9612}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5558EA9E-976A-42A9-8A23-8DCF88E55D1D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="71c5aaf6-e6ce-465b-b873-5148d2a4c105"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Eurosetelit</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Alatalo, Pekka (Nokia - FI/Oulu)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C17A4B69EF56E94C827924DC4B490231</vt:lpwstr>
   </property>
 </Properties>
 </file>